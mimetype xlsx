--- v0 (2025-11-28)
+++ v1 (2026-04-02)
@@ -6,167 +6,167 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="2025" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1078" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1001" uniqueCount="215">
   <si>
     <t>Course name</t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Faculty</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Active?</t>
   </si>
   <si>
     <t>Level of study</t>
   </si>
   <si>
     <t>Forms</t>
   </si>
   <si>
     <t>Semester</t>
   </si>
   <si>
     <t>Course Hours</t>
   </si>
   <si>
     <t>ECTS</t>
   </si>
   <si>
     <t>Computer System Organization</t>
   </si>
   <si>
     <t>EN</t>
   </si>
   <si>
-    <t>W04IST-SI4004G</t>
+    <t>04IST0-25S101O03143G</t>
   </si>
   <si>
     <t>W4N</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Bachelor</t>
   </si>
   <si>
     <t>W/C</t>
   </si>
   <si>
     <t>Winter</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Logics for IT Specialists</t>
   </si>
   <si>
-    <t>W04IST-SI4005G</t>
+    <t>04IST0-25S101O03146G</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Structural and Object oriented Programming</t>
   </si>
   <si>
-    <t>W04IST-SI4029G</t>
-[...2 lines deleted...]
-    <t>W04IST-SI4014L</t>
+    <t>04IST0-25S101O03145G</t>
+  </si>
+  <si>
+    <t>04IST0-25S101O03144L</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Linear Algebra and Analytic Geometry</t>
   </si>
   <si>
-    <t>W13IST-SI4004G</t>
+    <t>13IST0-25S101O00242G</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Mathematical Analysis I</t>
   </si>
   <si>
-    <t>W13IST-SI4005G</t>
+    <t>13IST0-25S101O00243</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Physics 1 A</t>
   </si>
   <si>
-    <t>W11IST-SI4003G</t>
+    <t>11IST0-25S101O02372</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Computer Networks</t>
   </si>
   <si>
     <t>W04IST-SI4030G</t>
   </si>
   <si>
     <t>W/L/S</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Effective programming techniques</t>
   </si>
   <si>
     <t>W04IST-SI4031G</t>
   </si>
@@ -374,351 +374,309 @@
   <si>
     <t>W04IST-SM4003G</t>
   </si>
   <si>
     <t>Recent Advances in Computer Science</t>
   </si>
   <si>
     <t>W04IST-SM4035S</t>
   </si>
   <si>
     <t>Research Methodology</t>
   </si>
   <si>
     <t>W04IST-SM4030G</t>
   </si>
   <si>
     <t>Fundamentals of Business and Intellectual Property</t>
   </si>
   <si>
     <t>W08IST-SM4018W</t>
   </si>
   <si>
     <t>Basic Physics Laboratory</t>
   </si>
   <si>
-    <t>W11IST-SI4005L</t>
+    <t>11IST0-25S102O02373L</t>
   </si>
   <si>
     <t>Summer</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Physics 2 B</t>
   </si>
   <si>
-    <t>W11IST-SI4004W</t>
+    <t>11IST0-25S102O03157W</t>
   </si>
   <si>
     <t>Computer Architecture</t>
   </si>
   <si>
-    <t>W04IST-SI4016L</t>
-[...2 lines deleted...]
-    <t>W04IST-SI4016W</t>
+    <t>04IST0-25S102O03916L</t>
+  </si>
+  <si>
+    <t>04IST0-25S102O03916W</t>
   </si>
   <si>
     <t>Data Structures and Algorithms</t>
   </si>
   <si>
-    <t>W04IST-SI4015L</t>
-[...2 lines deleted...]
-    <t>W04IST-SI4015G</t>
+    <t>04IST0-25S102O03156L</t>
+  </si>
+  <si>
+    <t>04IST0-25S102O03155G</t>
   </si>
   <si>
     <t>Operating Systems</t>
   </si>
   <si>
-    <t>W04IST-SI4017L</t>
-[...2 lines deleted...]
-    <t>W04IST-SI4017W</t>
+    <t>04IST0-25S102O03917L</t>
+  </si>
+  <si>
+    <t>04IST0-25S102O03917W</t>
   </si>
   <si>
     <t>Discrete Mathematics</t>
   </si>
   <si>
-    <t>W04IST-SI4006G</t>
+    <t>04IST0-25S102O03158G</t>
   </si>
   <si>
     <t>Mathematical Analysis II A</t>
   </si>
   <si>
-    <t>W13IST-SI4006G</t>
+    <t>13IST0-25S102O00248G</t>
   </si>
   <si>
     <t>Data Bases</t>
   </si>
   <si>
     <t>W04IST-SI4009L</t>
   </si>
   <si>
     <t>Systems Analysis and Decision Support Methods</t>
   </si>
   <si>
     <t>W04IST-SI4033L</t>
   </si>
   <si>
     <t>Script Languages</t>
   </si>
   <si>
     <t>W04IST-SI4034G</t>
   </si>
   <si>
     <t>W04IST-SI4035G</t>
   </si>
   <si>
     <t>W04IST-SI4010G</t>
   </si>
   <si>
     <t>Basics of Software Engineering</t>
   </si>
   <si>
     <t>W04IST-SI4021L</t>
   </si>
   <si>
     <t>W04IST-SI4021G</t>
   </si>
   <si>
-    <t>Routing &amp; Switching in Computer Network</t>
-[...10 lines deleted...]
-  <si>
     <t>Managing IT Infrastructure</t>
   </si>
   <si>
     <t>W04IST-SI4533G</t>
   </si>
   <si>
     <t>Artificial Intelligence and Knowledge Engineering</t>
   </si>
   <si>
     <t>W04IST-SI4024L</t>
   </si>
   <si>
     <t>W04IST-SI4024W</t>
   </si>
   <si>
     <t>Data Warehouses</t>
   </si>
   <si>
     <t>W04IST-SI4013L</t>
   </si>
   <si>
     <t>W04IST-SI4013W</t>
   </si>
   <si>
-    <t>Introduction to IT Project Management</t>
-[...4 lines deleted...]
-  <si>
     <t>Support for IT Project  Management</t>
   </si>
   <si>
     <t>W04IST-SI4506G</t>
   </si>
   <si>
     <t>Cloud programming</t>
   </si>
   <si>
     <t>W04IST-SI4527G</t>
   </si>
   <si>
-    <t>Distributed Computer System</t>
-[...10 lines deleted...]
-  <si>
     <t>Games Programming</t>
   </si>
   <si>
     <t>W04IST-SI4511G</t>
   </si>
   <si>
-    <t>Computer Graphics</t>
-[...10 lines deleted...]
-  <si>
     <t>Digital Media Processing Techniques</t>
   </si>
   <si>
     <t>W04IST-SI4525G</t>
   </si>
   <si>
     <t>Social Communication</t>
   </si>
   <si>
-    <t>W08W04-SM4002S</t>
+    <t>08ITE0-25S301O03535S</t>
   </si>
   <si>
     <t>Physics</t>
   </si>
   <si>
-    <t>W11ITE-SM4001W</t>
+    <t>04ITE0-25S301O01903W</t>
   </si>
   <si>
     <t>Computer Project Management</t>
   </si>
   <si>
-    <t>W04ITE-SM4010G</t>
+    <t>04ITE0-25S301O05831G</t>
   </si>
   <si>
     <t>IT Applications in Business and Commerce</t>
   </si>
   <si>
-    <t>W04ITE-SM4018G</t>
+    <t>04ITE0-25S301O05833G</t>
   </si>
   <si>
     <t>Information Systems Modeling</t>
   </si>
   <si>
-    <t>W04ITE-SM4019G</t>
+    <t>04ITE0-25S301O05834G</t>
   </si>
   <si>
     <t>Discrete mathematics</t>
   </si>
   <si>
-    <t>W04ITE-SM4013G</t>
+    <t>04ITE0-25S301O03158G</t>
   </si>
   <si>
     <t>Optimization Methods: Theory and Applications</t>
   </si>
   <si>
-    <t>W04ITE-SM4017G</t>
+    <t>04ITE0-25S301O05832G</t>
   </si>
   <si>
     <t>Research Skills and Methodologies</t>
   </si>
   <si>
-    <t>W04ITE-SM4020G</t>
+    <t>04ITE0-25S301O05835G</t>
   </si>
   <si>
     <t>W/S</t>
   </si>
   <si>
     <t>ACS Seminar 2</t>
   </si>
   <si>
     <t>W04ITE-SM4245S</t>
   </si>
   <si>
     <t>Introduction to Computer Vision in Quality Control</t>
   </si>
   <si>
     <t>W04ITE-SM4251G</t>
   </si>
   <si>
     <t>Natural Language Processing</t>
   </si>
   <si>
     <t>W04ITE-SM4252G</t>
   </si>
   <si>
     <t>Research Project 2</t>
   </si>
   <si>
     <t>W04ITE-SM4253G</t>
   </si>
   <si>
     <t>Entrepreneurship</t>
   </si>
   <si>
     <t>W08W04-SM4006G</t>
   </si>
   <si>
     <t>Physics of Contemporary Computer Science</t>
   </si>
   <si>
-    <t>W04IST-SM4015W</t>
-[...5 lines deleted...]
-    <t>W04IST-SM4020W</t>
+    <t>11IST0-25S301O06535W</t>
+  </si>
+  <si>
+    <t>Methods for experiment design and analysis</t>
+  </si>
+  <si>
+    <t>04IST0-25S301O06534W</t>
   </si>
   <si>
     <t>Software System Development</t>
   </si>
   <si>
-    <t>W04IST-SM4032G</t>
+    <t>04IST1-25S301O06548G</t>
   </si>
   <si>
     <t>Foundations of Knowledge Engineering</t>
   </si>
   <si>
-    <t>W04IST-SM4033G</t>
+    <t>04IST1-25S301O06549G</t>
   </si>
   <si>
     <t>W/C/S</t>
   </si>
   <si>
     <t>Advanced Databases</t>
   </si>
   <si>
-    <t>W04IST-SM4018G</t>
-[...5 lines deleted...]
-    <t>W04IST-SM4031G</t>
+    <t>04IST1-25S301O05849G</t>
+  </si>
+  <si>
+    <t>Advanced Topics in Cybersecurity</t>
+  </si>
+  <si>
+    <t>04IST1-25S301O06609G</t>
   </si>
   <si>
     <t>Analysis of Web-based Systems</t>
   </si>
   <si>
-    <t>W04IST-SM4038G</t>
+    <t>04IST1-25S301O06698G</t>
   </si>
   <si>
     <t>Ethics of New Technologies</t>
   </si>
   <si>
     <t>W08IST-SM4017S</t>
   </si>
   <si>
     <t>Video Game Design</t>
   </si>
   <si>
     <t>W04IST-SM4037G</t>
   </si>
   <si>
     <t>Mobile and Multimedia Systems</t>
   </si>
   <si>
     <t>W04IST-SM4035G</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -740,51 +698,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:K98"/>
+  <dimension ref="A1:K91"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="0">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="0">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="0">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="0">
         <v>5</v>
       </c>
       <c r="G1" t="s" s="0">
@@ -2860,1358 +2818,1113 @@
       </c>
       <c r="I60" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J60" t="s" s="0">
         <v>20</v>
       </c>
       <c r="K60" t="s" s="0">
         <v>24</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s" s="0">
         <v>153</v>
       </c>
       <c r="B61" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C61" t="s" s="0">
         <v>154</v>
       </c>
       <c r="D61" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E61" t="s" s="0">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="F61" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G61" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H61" t="s" s="0">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="I61" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J61" t="s" s="0">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K61" t="s" s="0">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s" s="0">
+        <v>153</v>
+      </c>
+      <c r="B62" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C62" t="s" s="0">
         <v>155</v>
       </c>
-      <c r="B62" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="D62" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E62" t="s" s="0">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="F62" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G62" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H62" t="s" s="0">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="I62" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J62" t="s" s="0">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K62" t="s" s="0">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s" s="0">
+        <v>156</v>
+      </c>
+      <c r="B63" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C63" t="s" s="0">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="D63" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E63" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F63" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G63" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H63" t="s" s="0">
         <v>28</v>
       </c>
       <c r="I63" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J63" t="s" s="0">
         <v>29</v>
       </c>
       <c r="K63" t="s" s="0">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s" s="0">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B64" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C64" t="s" s="0">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D64" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E64" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F64" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G64" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H64" t="s" s="0">
         <v>55</v>
       </c>
       <c r="I64" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J64" t="s" s="0">
         <v>29</v>
       </c>
       <c r="K64" t="s" s="0">
         <v>30</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s" s="0">
+        <v>159</v>
+      </c>
+      <c r="B65" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C65" t="s" s="0">
         <v>160</v>
       </c>
-      <c r="B65" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="D65" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E65" t="s" s="0">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="F65" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G65" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H65" t="s" s="0">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="I65" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J65" t="s" s="0">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K65" t="s" s="0">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s" s="0">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B66" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C66" t="s" s="0">
         <v>162</v>
       </c>
       <c r="D66" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E66" t="s" s="0">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="F66" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G66" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H66" t="s" s="0">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="I66" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J66" t="s" s="0">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K66" t="s" s="0">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s" s="0">
         <v>163</v>
       </c>
       <c r="B67" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C67" t="s" s="0">
         <v>164</v>
       </c>
       <c r="D67" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E67" t="s" s="0">
         <v>71</v>
       </c>
       <c r="F67" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G67" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H67" t="s" s="0">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="I67" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J67" t="s" s="0">
         <v>20</v>
       </c>
       <c r="K67" t="s" s="0">
         <v>33</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s" s="0">
         <v>165</v>
       </c>
       <c r="B68" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C68" t="s" s="0">
         <v>166</v>
       </c>
       <c r="D68" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E68" t="s" s="0">
         <v>71</v>
       </c>
       <c r="F68" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G68" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H68" t="s" s="0">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="I68" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J68" t="s" s="0">
         <v>20</v>
       </c>
       <c r="K68" t="s" s="0">
         <v>33</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s" s="0">
         <v>167</v>
       </c>
       <c r="B69" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C69" t="s" s="0">
         <v>168</v>
       </c>
       <c r="D69" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E69" t="s" s="0">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="F69" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G69" t="s" s="0">
-        <v>17</v>
+        <v>92</v>
       </c>
       <c r="H69" t="s" s="0">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="I69" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J69" t="s" s="0">
-        <v>20</v>
+        <v>124</v>
       </c>
       <c r="K69" t="s" s="0">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s" s="0">
         <v>169</v>
       </c>
       <c r="B70" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C70" t="s" s="0">
         <v>170</v>
       </c>
       <c r="D70" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E70" t="s" s="0">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="F70" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G70" t="s" s="0">
-        <v>17</v>
+        <v>92</v>
       </c>
       <c r="H70" t="s" s="0">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="I70" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J70" t="s" s="0">
-        <v>20</v>
+        <v>124</v>
       </c>
       <c r="K70" t="s" s="0">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s" s="0">
         <v>171</v>
       </c>
       <c r="B71" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C71" t="s" s="0">
         <v>172</v>
       </c>
       <c r="D71" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E71" t="s" s="0">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="F71" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G71" t="s" s="0">
-        <v>17</v>
+        <v>92</v>
       </c>
       <c r="H71" t="s" s="0">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="I71" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J71" t="s" s="0">
         <v>20</v>
       </c>
       <c r="K71" t="s" s="0">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s" s="0">
         <v>173</v>
       </c>
       <c r="B72" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C72" t="s" s="0">
         <v>174</v>
       </c>
       <c r="D72" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E72" t="s" s="0">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="F72" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G72" t="s" s="0">
-        <v>17</v>
+        <v>92</v>
       </c>
       <c r="H72" t="s" s="0">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="I72" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J72" t="s" s="0">
         <v>20</v>
       </c>
       <c r="K72" t="s" s="0">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s" s="0">
         <v>175</v>
       </c>
       <c r="B73" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C73" t="s" s="0">
         <v>176</v>
       </c>
       <c r="D73" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E73" t="s" s="0">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="F73" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G73" t="s" s="0">
-        <v>17</v>
+        <v>92</v>
       </c>
       <c r="H73" t="s" s="0">
         <v>47</v>
       </c>
       <c r="I73" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J73" t="s" s="0">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="K73" t="s" s="0">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s" s="0">
         <v>177</v>
       </c>
       <c r="B74" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C74" t="s" s="0">
         <v>178</v>
       </c>
       <c r="D74" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E74" t="s" s="0">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="F74" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G74" t="s" s="0">
-        <v>17</v>
+        <v>92</v>
       </c>
       <c r="H74" t="s" s="0">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="I74" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J74" t="s" s="0">
         <v>20</v>
       </c>
       <c r="K74" t="s" s="0">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s" s="0">
         <v>179</v>
       </c>
       <c r="B75" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C75" t="s" s="0">
         <v>180</v>
       </c>
       <c r="D75" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E75" t="s" s="0">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="F75" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G75" t="s" s="0">
-        <v>17</v>
+        <v>92</v>
       </c>
       <c r="H75" t="s" s="0">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="I75" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J75" t="s" s="0">
         <v>20</v>
       </c>
       <c r="K75" t="s" s="0">
         <v>33</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s" s="0">
         <v>181</v>
       </c>
       <c r="B76" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C76" t="s" s="0">
         <v>182</v>
       </c>
       <c r="D76" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E76" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F76" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G76" t="s" s="0">
         <v>92</v>
       </c>
       <c r="H76" t="s" s="0">
-        <v>58</v>
+        <v>183</v>
       </c>
       <c r="I76" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J76" t="s" s="0">
-        <v>124</v>
+        <v>39</v>
       </c>
       <c r="K76" t="s" s="0">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s" s="0">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B77" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C77" t="s" s="0">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D77" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E77" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F77" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G77" t="s" s="0">
         <v>92</v>
       </c>
       <c r="H77" t="s" s="0">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I77" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J77" t="s" s="0">
-        <v>124</v>
+        <v>29</v>
       </c>
       <c r="K77" t="s" s="0">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s" s="0">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B78" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C78" t="s" s="0">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D78" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E78" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F78" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G78" t="s" s="0">
         <v>92</v>
       </c>
       <c r="H78" t="s" s="0">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="I78" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J78" t="s" s="0">
         <v>20</v>
       </c>
       <c r="K78" t="s" s="0">
         <v>24</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s" s="0">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B79" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C79" t="s" s="0">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D79" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E79" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F79" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G79" t="s" s="0">
         <v>92</v>
       </c>
       <c r="H79" t="s" s="0">
         <v>74</v>
       </c>
       <c r="I79" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J79" t="s" s="0">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="K79" t="s" s="0">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s" s="0">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B80" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C80" t="s" s="0">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D80" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E80" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F80" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G80" t="s" s="0">
         <v>92</v>
       </c>
       <c r="H80" t="s" s="0">
-        <v>47</v>
+        <v>79</v>
       </c>
       <c r="I80" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J80" t="s" s="0">
         <v>39</v>
       </c>
       <c r="K80" t="s" s="0">
-        <v>21</v>
+        <v>33</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s" s="0">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B81" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C81" t="s" s="0">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D81" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E81" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F81" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G81" t="s" s="0">
         <v>92</v>
       </c>
       <c r="H81" t="s" s="0">
-        <v>74</v>
+        <v>183</v>
       </c>
       <c r="I81" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J81" t="s" s="0">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K81" t="s" s="0">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s" s="0">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B82" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C82" t="s" s="0">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D82" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E82" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F82" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G82" t="s" s="0">
         <v>92</v>
       </c>
       <c r="H82" t="s" s="0">
-        <v>74</v>
+        <v>55</v>
       </c>
       <c r="I82" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J82" t="s" s="0">
-        <v>20</v>
+        <v>124</v>
       </c>
       <c r="K82" t="s" s="0">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s" s="0">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B83" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C83" t="s" s="0">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D83" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E83" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F83" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G83" t="s" s="0">
         <v>92</v>
       </c>
       <c r="H83" t="s" s="0">
-        <v>197</v>
+        <v>55</v>
       </c>
       <c r="I83" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J83" t="s" s="0">
-        <v>39</v>
+        <v>124</v>
       </c>
       <c r="K83" t="s" s="0">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s" s="0">
         <v>198</v>
       </c>
       <c r="B84" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C84" t="s" s="0">
         <v>199</v>
       </c>
       <c r="D84" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E84" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F84" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G84" t="s" s="0">
         <v>92</v>
       </c>
       <c r="H84" t="s" s="0">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="I84" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J84" t="s" s="0">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="K84" t="s" s="0">
-        <v>21</v>
+        <v>100</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s" s="0">
         <v>200</v>
       </c>
       <c r="B85" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C85" t="s" s="0">
         <v>201</v>
       </c>
       <c r="D85" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E85" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F85" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G85" t="s" s="0">
         <v>92</v>
       </c>
       <c r="H85" t="s" s="0">
-        <v>74</v>
+        <v>202</v>
       </c>
       <c r="I85" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J85" t="s" s="0">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="K85" t="s" s="0">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s" s="0">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B86" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C86" t="s" s="0">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D86" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E86" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F86" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G86" t="s" s="0">
         <v>92</v>
       </c>
       <c r="H86" t="s" s="0">
         <v>74</v>
       </c>
       <c r="I86" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J86" t="s" s="0">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="K86" t="s" s="0">
-        <v>33</v>
+        <v>100</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s" s="0">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B87" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C87" t="s" s="0">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D87" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E87" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F87" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G87" t="s" s="0">
         <v>92</v>
       </c>
       <c r="H87" t="s" s="0">
-        <v>79</v>
+        <v>99</v>
       </c>
       <c r="I87" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J87" t="s" s="0">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="K87" t="s" s="0">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s" s="0">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B88" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C88" t="s" s="0">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D88" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E88" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F88" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G88" t="s" s="0">
         <v>92</v>
       </c>
       <c r="H88" t="s" s="0">
-        <v>197</v>
+        <v>74</v>
       </c>
       <c r="I88" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J88" t="s" s="0">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K88" t="s" s="0">
-        <v>21</v>
+        <v>33</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s" s="0">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B89" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C89" t="s" s="0">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D89" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E89" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F89" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G89" t="s" s="0">
         <v>92</v>
       </c>
       <c r="H89" t="s" s="0">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I89" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J89" t="s" s="0">
         <v>124</v>
       </c>
       <c r="K89" t="s" s="0">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s" s="0">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B90" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C90" t="s" s="0">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D90" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E90" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F90" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G90" t="s" s="0">
         <v>92</v>
       </c>
       <c r="H90" t="s" s="0">
-        <v>55</v>
+        <v>74</v>
       </c>
       <c r="I90" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J90" t="s" s="0">
-        <v>124</v>
+        <v>20</v>
       </c>
       <c r="K90" t="s" s="0">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s" s="0">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B91" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C91" t="s" s="0">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D91" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E91" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F91" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G91" t="s" s="0">
         <v>92</v>
       </c>
       <c r="H91" t="s" s="0">
-        <v>99</v>
+        <v>74</v>
       </c>
       <c r="I91" t="s" s="0">
         <v>123</v>
       </c>
       <c r="J91" t="s" s="0">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="K91" t="s" s="0">
-        <v>100</v>
-[...243 lines deleted...]
-      <c r="K98" t="s" s="0">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>