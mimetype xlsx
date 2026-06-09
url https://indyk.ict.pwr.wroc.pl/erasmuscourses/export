--- v1 (2026-04-02)
+++ v2 (2026-06-09)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="2025" r:id="rId3" sheetId="1"/>
+    <sheet name="2026" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1001" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1254" uniqueCount="253">
   <si>
     <t>Course name</t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Faculty</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Active?</t>
   </si>
   <si>
     <t>Level of study</t>
   </si>
   <si>
     <t>Forms</t>
   </si>
   <si>
@@ -74,675 +74,789 @@
   <si>
     <t>W4N</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Bachelor</t>
   </si>
   <si>
     <t>W/C</t>
   </si>
   <si>
     <t>Winter</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>Logics for IT Specialists</t>
+    <t>Structural and Object Oriented Programming</t>
+  </si>
+  <si>
+    <t>04IST0-25S101O03144L</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>04IST0-25S101O03145G</t>
+  </si>
+  <si>
+    <t>Logic for IT Specialists</t>
   </si>
   <si>
     <t>04IST0-25S101O03146G</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>Structural and Object oriented Programming</t>
-[...17 lines deleted...]
-    <t>Linear Algebra and Analytic Geometry</t>
+    <t>Physics 1A</t>
+  </si>
+  <si>
+    <t>11IST0-25S101O02372W</t>
+  </si>
+  <si>
+    <t>W</t>
+  </si>
+  <si>
+    <t>11IST0-25S101O02372C</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Mathematical Analysis 1</t>
+  </si>
+  <si>
+    <t>13IST0-25S101O00243W</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>13IST0-25S101O00243C</t>
+  </si>
+  <si>
+    <t>Linear Algebra and Analitic Geometry</t>
   </si>
   <si>
     <t>13IST0-25S101O00242G</t>
   </si>
   <si>
-    <t>4</t>
-[...14 lines deleted...]
-    <t>11IST0-25S101O02372</t>
+    <t>Basics of Entrepreneurship</t>
+  </si>
+  <si>
+    <t>08IST0-25S103O03160W</t>
+  </si>
+  <si>
+    <t>Computer Networks</t>
+  </si>
+  <si>
+    <t>04IST0-25S103O01917G</t>
+  </si>
+  <si>
+    <t>W/L/S</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Effective Programming Techniques</t>
+  </si>
+  <si>
+    <t>04IST0-25S103O03161G</t>
+  </si>
+  <si>
+    <t>W/L</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>Computer Networks</t>
-[...26 lines deleted...]
-    <t>W08IST-SI4007G</t>
+    <t>Programming Paradigms</t>
+  </si>
+  <si>
+    <t>04IST0-25S103O03162G</t>
   </si>
   <si>
     <t>W/C/L</t>
   </si>
   <si>
-    <t>Programming Paradigms</t>
-[...11 lines deleted...]
-    <t>W</t>
+    <t>Theory of Probability and Statistics</t>
+  </si>
+  <si>
+    <t>04IST0-25S103O03163G</t>
   </si>
   <si>
     <t>Presentation techniques</t>
   </si>
   <si>
     <t>W08IST-SI4001S</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>Cybersecurity</t>
   </si>
   <si>
     <t>W04IST-SI4022W</t>
   </si>
   <si>
     <t>W04IST-SI4022L</t>
   </si>
   <si>
     <t>Software Engineering</t>
   </si>
   <si>
     <t>W04IST-SI4023W</t>
   </si>
   <si>
     <t>W04IST-SI4023P</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>Introduction to IoT</t>
   </si>
   <si>
-    <t>W04IST-SI4012W</t>
-[...2 lines deleted...]
-    <t>W04IST-SI4012L</t>
+    <t>W04IST-SI4036W</t>
+  </si>
+  <si>
+    <t>W04IST-SI4037L</t>
+  </si>
+  <si>
+    <t>Developing Web Applications with .NET</t>
+  </si>
+  <si>
+    <t>W04IST-SI4502G</t>
+  </si>
+  <si>
+    <t>Elective</t>
   </si>
   <si>
     <t>Web Systems Programming</t>
   </si>
   <si>
     <t>W04IST-SI4518G</t>
   </si>
   <si>
-    <t>Elective</t>
-[...1 lines deleted...]
-  <si>
     <t>Database Programming</t>
   </si>
   <si>
-    <t>W04IST-SI4528G</t>
+    <t>W04IST-SI4504G</t>
   </si>
   <si>
     <t>W/P</t>
   </si>
   <si>
+    <t>Database Design</t>
+  </si>
+  <si>
+    <t>W04IST-SI4521G</t>
+  </si>
+  <si>
+    <t>Mobile Applications for Android</t>
+  </si>
+  <si>
+    <t>W04IST-SI4503G</t>
+  </si>
+  <si>
     <t>Mobile Applications for IOS</t>
   </si>
   <si>
-    <t>W04IST-SI4504G</t>
-[...1 lines deleted...]
-  <si>
     <t>Team Project</t>
   </si>
   <si>
     <t>W04IST-SI4002G</t>
   </si>
   <si>
     <t>P/S</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>IT Social and Professional Problems</t>
   </si>
   <si>
     <t>W04IST-SI4008W</t>
   </si>
   <si>
+    <t>Data Science</t>
+  </si>
+  <si>
+    <t>W04IST-SI4512G</t>
+  </si>
+  <si>
     <t>Neural Networks</t>
   </si>
   <si>
     <t>W04IST-SI4513G</t>
   </si>
   <si>
-    <t>Philosophy</t>
-[...14 lines deleted...]
-    <t>W04ITE-SM4021G</t>
+    <t>Metaheuristics in problems solving</t>
+  </si>
+  <si>
+    <t>W04IST-SI4514G</t>
+  </si>
+  <si>
+    <t>User-Computer Interaction</t>
+  </si>
+  <si>
+    <t>W04IST-SI4529G</t>
+  </si>
+  <si>
+    <t>Introduction to Philosophy</t>
+  </si>
+  <si>
+    <t>W08W04-SI4001W</t>
+  </si>
+  <si>
+    <t>Business Fundamentals and Intellectual Property Protection</t>
+  </si>
+  <si>
+    <t>08IST0-25S302O06545W</t>
   </si>
   <si>
     <t>Master</t>
   </si>
   <si>
-    <t>Research project</t>
-[...8 lines deleted...]
-    <t>W04ITE-SM4226S</t>
+    <t>Monographic Project</t>
+  </si>
+  <si>
+    <t>04IST0-25S302O06547P</t>
+  </si>
+  <si>
+    <t>User Experience</t>
+  </si>
+  <si>
+    <t>04IST1-25S302O06552G</t>
+  </si>
+  <si>
+    <t>Project Management</t>
+  </si>
+  <si>
+    <t>04IST1-25S302O02945G</t>
+  </si>
+  <si>
+    <t>W/P/S</t>
+  </si>
+  <si>
+    <t>Advanced Topics in Artificial Intelligence</t>
+  </si>
+  <si>
+    <t>04IST1-25S302O06553G</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Recent Advances in Computer Science</t>
+  </si>
+  <si>
+    <t>04IST1-25S302O06554S</t>
+  </si>
+  <si>
+    <t>Research Methodology</t>
+  </si>
+  <si>
+    <t>04IST1-25S302O05021G</t>
+  </si>
+  <si>
+    <t>Secure Systems and Networks</t>
+  </si>
+  <si>
+    <t>04ITE0-25S302O05836G</t>
+  </si>
+  <si>
+    <t>Research Project 1</t>
+  </si>
+  <si>
+    <t>04ITE8-25S302O05839P</t>
+  </si>
+  <si>
+    <t>ACS Seminar</t>
+  </si>
+  <si>
+    <t>04ITE8-25S302O05840S</t>
   </si>
   <si>
     <t>Modeling and Optimization of Computer Networks</t>
   </si>
   <si>
-    <t>W04ITE-SM4247G</t>
-[...5 lines deleted...]
-    <t>6</t>
+    <t>04ITE8-25S302O05841G</t>
   </si>
   <si>
     <t>Information and Storage Management</t>
   </si>
   <si>
-    <t>W04ITE-SM4248G</t>
-[...2 lines deleted...]
-    <t>W04ITE-SM4249G</t>
+    <t>04ITE8-25S302O05842G</t>
+  </si>
+  <si>
+    <t>04ITE8-25S302O03216G</t>
   </si>
   <si>
     <t>Machine Learning</t>
   </si>
   <si>
-    <t>W04ITE-SM4250G</t>
+    <t>04ITE8-25S302O01938G</t>
   </si>
   <si>
     <t>W/L/P</t>
   </si>
   <si>
-    <t>Monographic Project</t>
-[...38 lines deleted...]
-    <t>W08IST-SM4018W</t>
+    <t>Information Systems Analysis</t>
+  </si>
+  <si>
+    <t>04ITE9-25S302O01791G</t>
+  </si>
+  <si>
+    <t>Advanced Databases</t>
+  </si>
+  <si>
+    <t>04ITE9-25S302O05849G</t>
+  </si>
+  <si>
+    <t>Softcomputing</t>
+  </si>
+  <si>
+    <t>04ITE9-25S302O05850G</t>
+  </si>
+  <si>
+    <t>Multimedia and Computer Visualization</t>
+  </si>
+  <si>
+    <t>04ITE9-25S302O05851G</t>
+  </si>
+  <si>
+    <t>Natural Language Processing</t>
+  </si>
+  <si>
+    <t>04ITE9-25S302O05845G</t>
+  </si>
+  <si>
+    <t>Computer Architecture</t>
+  </si>
+  <si>
+    <t>04IST0-25S102O03916W</t>
+  </si>
+  <si>
+    <t>Summer</t>
+  </si>
+  <si>
+    <t>04IST0-25S102O03916L</t>
+  </si>
+  <si>
+    <t>Operating Systems</t>
+  </si>
+  <si>
+    <t>04IST0-25S102O03917W</t>
+  </si>
+  <si>
+    <t>04IST0-25S102O03917L</t>
+  </si>
+  <si>
+    <t>Data Structures and Algorithms</t>
+  </si>
+  <si>
+    <t>04IST0-25S102O03155G</t>
+  </si>
+  <si>
+    <t>04IST0-25S102O03156L</t>
+  </si>
+  <si>
+    <t>Physics 2 B</t>
+  </si>
+  <si>
+    <t>11IST0-25S102O03157W</t>
   </si>
   <si>
     <t>Basic Physics Laboratory</t>
   </si>
   <si>
     <t>11IST0-25S102O02373L</t>
   </si>
   <si>
-    <t>Summer</t>
-[...37 lines deleted...]
-  <si>
     <t>Discrete Mathematics</t>
   </si>
   <si>
     <t>04IST0-25S102O03158G</t>
   </si>
   <si>
-    <t>Mathematical Analysis II A</t>
+    <t>Mathematical Analysis 2</t>
   </si>
   <si>
     <t>13IST0-25S102O00248G</t>
   </si>
   <si>
-    <t>Data Bases</t>
-[...4 lines deleted...]
-  <si>
     <t>Systems Analysis and Decision Support Methods</t>
   </si>
   <si>
-    <t>W04IST-SI4033L</t>
+    <t>04IST0-25S104O03166G</t>
+  </si>
+  <si>
+    <t>04IST0-25S104O03167L</t>
   </si>
   <si>
     <t>Script Languages</t>
   </si>
   <si>
-    <t>W04IST-SI4034G</t>
-[...5 lines deleted...]
-    <t>W04IST-SI4010G</t>
+    <t>04IST0-25S104O03168G</t>
+  </si>
+  <si>
+    <t>Databases</t>
+  </si>
+  <si>
+    <t>04IST0-25S104O00257G</t>
+  </si>
+  <si>
+    <t>04IST0-25S104O03855L</t>
   </si>
   <si>
     <t>Basics of Software Engineering</t>
   </si>
   <si>
-    <t>W04IST-SI4021L</t>
-[...2 lines deleted...]
-    <t>W04IST-SI4021G</t>
+    <t>04IST0-25S104O03171L</t>
+  </si>
+  <si>
+    <t>04IST0-25S104O03172G</t>
+  </si>
+  <si>
+    <t>Linux Server Administration</t>
+  </si>
+  <si>
+    <t>04IST0-25S104W03176G</t>
   </si>
   <si>
     <t>Managing IT Infrastructure</t>
   </si>
   <si>
-    <t>W04IST-SI4533G</t>
-[...5 lines deleted...]
-    <t>W04IST-SI4024L</t>
+    <t>04IST0-25S104W03177G</t>
+  </si>
+  <si>
+    <t>Routing and Switching in Computer Networks</t>
+  </si>
+  <si>
+    <t>04IST0-25S104W03178G</t>
+  </si>
+  <si>
+    <t>Artificial Intelligence</t>
+  </si>
+  <si>
+    <t>W04IST-SI4039L</t>
   </si>
   <si>
     <t>W04IST-SI4024W</t>
   </si>
   <si>
-    <t>Data Warehouses</t>
-[...8 lines deleted...]
-    <t>Support for IT Project  Management</t>
+    <t>Business Data Modelling and Analysis</t>
+  </si>
+  <si>
+    <t>W04IST-SI4040L</t>
+  </si>
+  <si>
+    <t>W04IST-SI4040W</t>
+  </si>
+  <si>
+    <t>Introduction to IT Project Management</t>
+  </si>
+  <si>
+    <t>W04IST-SI4505G</t>
+  </si>
+  <si>
+    <t>Support for IT Project Management</t>
   </si>
   <si>
     <t>W04IST-SI4506G</t>
   </si>
   <si>
     <t>Cloud programming</t>
   </si>
   <si>
     <t>W04IST-SI4527G</t>
   </si>
   <si>
+    <t>Distributed Computer Systems</t>
+  </si>
+  <si>
+    <t>W04IST-SI4508G</t>
+  </si>
+  <si>
+    <t>Advanced Web Technologies</t>
+  </si>
+  <si>
+    <t>W04IST-SI4522G</t>
+  </si>
+  <si>
     <t>Games Programming</t>
   </si>
   <si>
     <t>W04IST-SI4511G</t>
   </si>
   <si>
+    <t>Computer Graphics</t>
+  </si>
+  <si>
+    <t>W04IST-SI4523G</t>
+  </si>
+  <si>
+    <t>Programming Multimedia Applications</t>
+  </si>
+  <si>
+    <t>W04IST-SI4524G</t>
+  </si>
+  <si>
     <t>Digital Media Processing Techniques</t>
   </si>
   <si>
     <t>W04IST-SI4525G</t>
   </si>
   <si>
+    <t>Methods for Experiment Design and Analysis</t>
+  </si>
+  <si>
+    <t>04IST0-25S301O06534W</t>
+  </si>
+  <si>
+    <t>Physical Foundations of Modern Computing</t>
+  </si>
+  <si>
+    <t>11IST0-25S301O06535W</t>
+  </si>
+  <si>
+    <t>Software System Development</t>
+  </si>
+  <si>
+    <t>04IST1-25S301O06548G</t>
+  </si>
+  <si>
+    <t>Foundations of Knowledge Engineering</t>
+  </si>
+  <si>
+    <t>04IST1-25S301O06549G</t>
+  </si>
+  <si>
+    <t>W/C/S</t>
+  </si>
+  <si>
+    <t>04IST1-25S301O05849G</t>
+  </si>
+  <si>
+    <t>Advanced Topics in Cybersecurity</t>
+  </si>
+  <si>
+    <t>04IST1-25S301O06609G</t>
+  </si>
+  <si>
+    <t>Analysis of Web-based Systems</t>
+  </si>
+  <si>
+    <t>04IST1-25S301O06698G</t>
+  </si>
+  <si>
+    <t>Ethics of New Technologies</t>
+  </si>
+  <si>
+    <t>08IST0-25S303O02955S</t>
+  </si>
+  <si>
+    <t>Diploma Seminar</t>
+  </si>
+  <si>
+    <t>04IST0-25S303O00315S</t>
+  </si>
+  <si>
+    <t>Mobile and Multimedia Systems</t>
+  </si>
+  <si>
+    <t>04IST1-25S303O06555G</t>
+  </si>
+  <si>
+    <t>Video Game Design</t>
+  </si>
+  <si>
+    <t>04IST1-25S303O06556G</t>
+  </si>
+  <si>
     <t>Social Communication</t>
   </si>
   <si>
     <t>08ITE0-25S301O03535S</t>
   </si>
   <si>
+    <t>04ITE0-25S301O03158G</t>
+  </si>
+  <si>
     <t>Physics</t>
   </si>
   <si>
     <t>04ITE0-25S301O01903W</t>
   </si>
   <si>
     <t>Computer Project Management</t>
   </si>
   <si>
     <t>04ITE0-25S301O05831G</t>
   </si>
   <si>
+    <t>Optimization Methods: Theory and Applications</t>
+  </si>
+  <si>
+    <t>04ITE0-25S301O05832G</t>
+  </si>
+  <si>
     <t>IT Applications in Business and Commerce</t>
   </si>
   <si>
     <t>04ITE0-25S301O05833G</t>
   </si>
   <si>
     <t>Information Systems Modeling</t>
   </si>
   <si>
     <t>04ITE0-25S301O05834G</t>
   </si>
   <si>
-    <t>Discrete mathematics</t>
-[...10 lines deleted...]
-  <si>
     <t>Research Skills and Methodologies</t>
   </si>
   <si>
     <t>04ITE0-25S301O05835G</t>
   </si>
   <si>
     <t>W/S</t>
   </si>
   <si>
-    <t>ACS Seminar 2</t>
-[...2 lines deleted...]
-    <t>W04ITE-SM4245S</t>
+    <t>Entrepreneurship</t>
+  </si>
+  <si>
+    <t>08ITE0-25S303O05830G</t>
+  </si>
+  <si>
+    <t>04ITE8-25S303O00315S</t>
   </si>
   <si>
     <t>Introduction to Computer Vision in Quality Control</t>
   </si>
   <si>
-    <t>W04ITE-SM4251G</t>
-[...5 lines deleted...]
-    <t>W04ITE-SM4252G</t>
+    <t>04ITE8-25S303O05844G</t>
+  </si>
+  <si>
+    <t>04ITE8-25S303O05845G</t>
   </si>
   <si>
     <t>Research Project 2</t>
   </si>
   <si>
-    <t>W04ITE-SM4253G</t>
-[...68 lines deleted...]
-    <t>W04IST-SM4035G</t>
+    <t>04ITE8-25S303O05846G</t>
+  </si>
+  <si>
+    <t>04ITE9-25S303O00315S</t>
+  </si>
+  <si>
+    <t>Application Programming – Data Mining and Data Warehousing</t>
+  </si>
+  <si>
+    <t>04ITE9-25S303O05852G</t>
+  </si>
+  <si>
+    <t>Application Programming – Mobile Computing</t>
+  </si>
+  <si>
+    <t>04ITE9-25S303O05853G</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:K91"/>
+  <dimension ref="A1:K114"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="0">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="0">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="0">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="0">
         <v>5</v>
       </c>
       <c r="G1" t="s" s="0">
@@ -797,3134 +911,3939 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s" s="0">
         <v>22</v>
       </c>
       <c r="B3" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C3" t="s" s="0">
         <v>23</v>
       </c>
       <c r="D3" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E3" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F3" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G3" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H3" t="s" s="0">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="I3" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J3" t="s" s="0">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K3" t="s" s="0">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s" s="0">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C4" t="s" s="0">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D4" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E4" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F4" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G4" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H4" t="s" s="0">
         <v>18</v>
       </c>
       <c r="I4" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J4" t="s" s="0">
         <v>20</v>
       </c>
       <c r="K4" t="s" s="0">
         <v>21</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s" s="0">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C5" t="s" s="0">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D5" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E5" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F5" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G5" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H5" t="s" s="0">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="I5" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J5" t="s" s="0">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K5" t="s" s="0">
         <v>30</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="0">
         <v>31</v>
       </c>
       <c r="B6" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C6" t="s" s="0">
         <v>32</v>
       </c>
       <c r="D6" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E6" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F6" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G6" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H6" t="s" s="0">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="I6" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J6" t="s" s="0">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K6" t="s" s="0">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="0">
+        <v>31</v>
+      </c>
+      <c r="B7" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C7" t="s" s="0">
         <v>34</v>
       </c>
-      <c r="B7" t="s" s="0">
-[...2 lines deleted...]
-      <c r="C7" t="s" s="0">
+      <c r="D7" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E7" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F7" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G7" t="s" s="0">
+        <v>17</v>
+      </c>
+      <c r="H7" t="s" s="0">
         <v>35</v>
       </c>
-      <c r="D7" t="s" s="0">
-[...13 lines deleted...]
-      </c>
       <c r="I7" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J7" t="s" s="0">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="K7" t="s" s="0">
-        <v>36</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="0">
         <v>37</v>
       </c>
       <c r="B8" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C8" t="s" s="0">
         <v>38</v>
       </c>
       <c r="D8" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E8" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F8" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G8" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H8" t="s" s="0">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="I8" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J8" t="s" s="0">
+        <v>25</v>
+      </c>
+      <c r="K8" t="s" s="0">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="0">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C9" t="s" s="0">
         <v>40</v>
       </c>
-      <c r="B9" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="D9" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E9" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F9" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G9" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H9" t="s" s="0">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="I9" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J9" t="s" s="0">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="K9" t="s" s="0">
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="0">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C10" t="s" s="0">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E10" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F10" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G10" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H10" t="s" s="0">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="I10" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J10" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="K10" t="s" s="0">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="0">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B11" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C11" t="s" s="0">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D11" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E11" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F11" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G11" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H11" t="s" s="0">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="I11" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J11" t="s" s="0">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="K11" t="s" s="0">
-        <v>44</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="0">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="B12" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C12" t="s" s="0">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E12" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F12" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G12" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H12" t="s" s="0">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="I12" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J12" t="s" s="0">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="K12" t="s" s="0">
-        <v>44</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="0">
+        <v>50</v>
+      </c>
+      <c r="B13" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C13" t="s" s="0">
+        <v>51</v>
+      </c>
+      <c r="D13" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E13" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F13" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G13" t="s" s="0">
+        <v>17</v>
+      </c>
+      <c r="H13" t="s" s="0">
+        <v>52</v>
+      </c>
+      <c r="I13" t="s" s="0">
+        <v>19</v>
+      </c>
+      <c r="J13" t="s" s="0">
         <v>53</v>
       </c>
-      <c r="B13" t="s" s="0">
-[...25 lines deleted...]
-      </c>
       <c r="K13" t="s" s="0">
-        <v>30</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="0">
+        <v>54</v>
+      </c>
+      <c r="B14" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C14" t="s" s="0">
+        <v>55</v>
+      </c>
+      <c r="D14" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E14" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F14" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G14" t="s" s="0">
+        <v>17</v>
+      </c>
+      <c r="H14" t="s" s="0">
         <v>56</v>
       </c>
-      <c r="B14" t="s" s="0">
-[...19 lines deleted...]
-      </c>
       <c r="I14" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J14" t="s" s="0">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="K14" t="s" s="0">
-        <v>30</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="0">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C15" t="s" s="0">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E15" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F15" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G15" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H15" t="s" s="0">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I15" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J15" t="s" s="0">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="K15" t="s" s="0">
-        <v>21</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="0">
         <v>59</v>
       </c>
       <c r="B16" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C16" t="s" s="0">
+        <v>60</v>
+      </c>
+      <c r="D16" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E16" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F16" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G16" t="s" s="0">
+        <v>17</v>
+      </c>
+      <c r="H16" t="s" s="0">
         <v>61</v>
       </c>
-      <c r="D16" t="s" s="0">
-[...13 lines deleted...]
-      </c>
       <c r="I16" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J16" t="s" s="0">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K16" t="s" s="0">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="0">
         <v>62</v>
       </c>
       <c r="B17" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C17" t="s" s="0">
         <v>63</v>
       </c>
       <c r="D17" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E17" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F17" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G17" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H17" t="s" s="0">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="I17" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J17" t="s" s="0">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K17" t="s" s="0">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="0">
         <v>62</v>
       </c>
       <c r="B18" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C18" t="s" s="0">
         <v>64</v>
       </c>
       <c r="D18" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E18" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F18" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G18" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H18" t="s" s="0">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="I18" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J18" t="s" s="0">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K18" t="s" s="0">
-        <v>21</v>
+        <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="0">
+        <v>65</v>
+      </c>
+      <c r="B19" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C19" t="s" s="0">
         <v>66</v>
       </c>
-      <c r="B19" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="D19" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E19" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F19" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G19" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H19" t="s" s="0">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="I19" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J19" t="s" s="0">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K19" t="s" s="0">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="0">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B20" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C20" t="s" s="0">
+        <v>67</v>
+      </c>
+      <c r="D20" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E20" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F20" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G20" t="s" s="0">
+        <v>17</v>
+      </c>
+      <c r="H20" t="s" s="0">
         <v>68</v>
       </c>
-      <c r="D20" t="s" s="0">
-[...13 lines deleted...]
-      </c>
       <c r="I20" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J20" t="s" s="0">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K20" t="s" s="0">
         <v>21</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="0">
         <v>69</v>
       </c>
       <c r="B21" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C21" t="s" s="0">
         <v>70</v>
       </c>
       <c r="D21" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E21" t="s" s="0">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="F21" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G21" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H21" t="s" s="0">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="I21" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J21" t="s" s="0">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K21" t="s" s="0">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="0">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B22" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C22" t="s" s="0">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D22" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E22" t="s" s="0">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="F22" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G22" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H22" t="s" s="0">
-        <v>74</v>
+        <v>24</v>
       </c>
       <c r="I22" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J22" t="s" s="0">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="K22" t="s" s="0">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="0">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B23" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C23" t="s" s="0">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D23" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E23" t="s" s="0">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="F23" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G23" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H23" t="s" s="0">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="I23" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J23" t="s" s="0">
         <v>20</v>
       </c>
       <c r="K23" t="s" s="0">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="0">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B24" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C24" t="s" s="0">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D24" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E24" t="s" s="0">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F24" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G24" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H24" t="s" s="0">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="I24" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J24" t="s" s="0">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="K24" t="s" s="0">
-        <v>81</v>
+        <v>39</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s" s="0">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B25" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C25" t="s" s="0">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="D25" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E25" t="s" s="0">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F25" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G25" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H25" t="s" s="0">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="I25" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J25" t="s" s="0">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="K25" t="s" s="0">
-        <v>30</v>
+        <v>39</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s" s="0">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B26" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C26" t="s" s="0">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D26" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E26" t="s" s="0">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="F26" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G26" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H26" t="s" s="0">
-        <v>47</v>
+        <v>79</v>
       </c>
       <c r="I26" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J26" t="s" s="0">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="K26" t="s" s="0">
-        <v>24</v>
+        <v>39</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s" s="0">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B27" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C27" t="s" s="0">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D27" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E27" t="s" s="0">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F27" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G27" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H27" t="s" s="0">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="I27" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J27" t="s" s="0">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K27" t="s" s="0">
-        <v>30</v>
+        <v>39</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s" s="0">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B28" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C28" t="s" s="0">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="D28" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E28" t="s" s="0">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F28" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G28" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H28" t="s" s="0">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="I28" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J28" t="s" s="0">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K28" t="s" s="0">
-        <v>30</v>
+        <v>39</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s" s="0">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="B29" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C29" t="s" s="0">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D29" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E29" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F29" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G29" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H29" t="s" s="0">
-        <v>47</v>
+        <v>87</v>
       </c>
       <c r="I29" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J29" t="s" s="0">
-        <v>39</v>
+        <v>88</v>
       </c>
       <c r="K29" t="s" s="0">
-        <v>21</v>
+        <v>89</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s" s="0">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B30" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C30" t="s" s="0">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="D30" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E30" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F30" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G30" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H30" t="s" s="0">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="I30" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J30" t="s" s="0">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="K30" t="s" s="0">
-        <v>21</v>
+        <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s" s="0">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B31" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C31" t="s" s="0">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D31" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E31" t="s" s="0">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F31" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G31" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H31" t="s" s="0">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="I31" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J31" t="s" s="0">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K31" t="s" s="0">
         <v>30</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s" s="0">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B32" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C32" t="s" s="0">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="D32" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E32" t="s" s="0">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F32" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G32" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H32" t="s" s="0">
-        <v>99</v>
+        <v>52</v>
       </c>
       <c r="I32" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J32" t="s" s="0">
         <v>20</v>
       </c>
       <c r="K32" t="s" s="0">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s" s="0">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="B33" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C33" t="s" s="0">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="D33" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E33" t="s" s="0">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F33" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G33" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H33" t="s" s="0">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="I33" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J33" t="s" s="0">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K33" t="s" s="0">
         <v>30</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s" s="0">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="B34" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C34" t="s" s="0">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="D34" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E34" t="s" s="0">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F34" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G34" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H34" t="s" s="0">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="I34" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J34" t="s" s="0">
         <v>20</v>
       </c>
       <c r="K34" t="s" s="0">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s" s="0">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B35" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C35" t="s" s="0">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D35" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E35" t="s" s="0">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F35" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G35" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H35" t="s" s="0">
-        <v>106</v>
+        <v>33</v>
       </c>
       <c r="I35" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J35" t="s" s="0">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K35" t="s" s="0">
-        <v>100</v>
+        <v>26</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s" s="0">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="B36" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C36" t="s" s="0">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="D36" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E36" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F36" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G36" t="s" s="0">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="H36" t="s" s="0">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="I36" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J36" t="s" s="0">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K36" t="s" s="0">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s" s="0">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B37" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C37" t="s" s="0">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D37" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E37" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F37" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G37" t="s" s="0">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="H37" t="s" s="0">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="I37" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J37" t="s" s="0">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="K37" t="s" s="0">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s" s="0">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B38" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C38" t="s" s="0">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D38" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E38" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F38" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G38" t="s" s="0">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="H38" t="s" s="0">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="I38" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J38" t="s" s="0">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="K38" t="s" s="0">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s" s="0">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B39" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C39" t="s" s="0">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D39" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E39" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F39" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G39" t="s" s="0">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="H39" t="s" s="0">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="I39" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J39" t="s" s="0">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="K39" t="s" s="0">
-        <v>44</v>
+        <v>30</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s" s="0">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B40" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C40" t="s" s="0">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="D40" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E40" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F40" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G40" t="s" s="0">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="H40" t="s" s="0">
-        <v>58</v>
+        <v>111</v>
       </c>
       <c r="I40" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J40" t="s" s="0">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="K40" t="s" s="0">
-        <v>30</v>
+        <v>114</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s" s="0">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B41" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C41" t="s" s="0">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="D41" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E41" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F41" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G41" t="s" s="0">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="H41" t="s" s="0">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="I41" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J41" t="s" s="0">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="K41" t="s" s="0">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s" s="0">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B42" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C42" t="s" s="0">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="D42" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E42" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F42" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G42" t="s" s="0">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="H42" t="s" s="0">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="I42" t="s" s="0">
         <v>19</v>
       </c>
       <c r="J42" t="s" s="0">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="K42" t="s" s="0">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s" s="0">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B43" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C43" t="s" s="0">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D43" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E43" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F43" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G43" t="s" s="0">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="H43" t="s" s="0">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="I43" t="s" s="0">
-        <v>123</v>
+        <v>19</v>
       </c>
       <c r="J43" t="s" s="0">
-        <v>124</v>
+        <v>53</v>
       </c>
       <c r="K43" t="s" s="0">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s" s="0">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="B44" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C44" t="s" s="0">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D44" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E44" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F44" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G44" t="s" s="0">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="H44" t="s" s="0">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="I44" t="s" s="0">
-        <v>123</v>
+        <v>19</v>
       </c>
       <c r="J44" t="s" s="0">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="K44" t="s" s="0">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s" s="0">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B45" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C45" t="s" s="0">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="D45" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E45" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F45" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G45" t="s" s="0">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="H45" t="s" s="0">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="I45" t="s" s="0">
-        <v>123</v>
+        <v>19</v>
       </c>
       <c r="J45" t="s" s="0">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K45" t="s" s="0">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s" s="0">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B46" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C46" t="s" s="0">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="D46" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E46" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F46" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G46" t="s" s="0">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="H46" t="s" s="0">
-        <v>55</v>
+        <v>111</v>
       </c>
       <c r="I46" t="s" s="0">
-        <v>123</v>
+        <v>19</v>
       </c>
       <c r="J46" t="s" s="0">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K46" t="s" s="0">
         <v>30</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s" s="0">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B47" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C47" t="s" s="0">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="D47" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E47" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F47" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G47" t="s" s="0">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="H47" t="s" s="0">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="I47" t="s" s="0">
-        <v>123</v>
+        <v>19</v>
       </c>
       <c r="J47" t="s" s="0">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K47" t="s" s="0">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s" s="0">
-        <v>130</v>
+        <v>94</v>
       </c>
       <c r="B48" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C48" t="s" s="0">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="D48" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E48" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F48" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G48" t="s" s="0">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="H48" t="s" s="0">
-        <v>18</v>
+        <v>79</v>
       </c>
       <c r="I48" t="s" s="0">
-        <v>123</v>
+        <v>19</v>
       </c>
       <c r="J48" t="s" s="0">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="K48" t="s" s="0">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s" s="0">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B49" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C49" t="s" s="0">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="D49" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E49" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F49" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G49" t="s" s="0">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="H49" t="s" s="0">
-        <v>28</v>
+        <v>132</v>
       </c>
       <c r="I49" t="s" s="0">
-        <v>123</v>
+        <v>19</v>
       </c>
       <c r="J49" t="s" s="0">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K49" t="s" s="0">
         <v>30</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s" s="0">
         <v>133</v>
       </c>
       <c r="B50" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C50" t="s" s="0">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D50" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E50" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F50" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G50" t="s" s="0">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="H50" t="s" s="0">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="I50" t="s" s="0">
-        <v>123</v>
+        <v>19</v>
       </c>
       <c r="J50" t="s" s="0">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K50" t="s" s="0">
         <v>30</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s" s="0">
+        <v>135</v>
+      </c>
+      <c r="B51" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C51" t="s" s="0">
         <v>136</v>
       </c>
-      <c r="B51" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="D51" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E51" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F51" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G51" t="s" s="0">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="H51" t="s" s="0">
-        <v>18</v>
+        <v>52</v>
       </c>
       <c r="I51" t="s" s="0">
-        <v>123</v>
+        <v>19</v>
       </c>
       <c r="J51" t="s" s="0">
         <v>20</v>
       </c>
       <c r="K51" t="s" s="0">
-        <v>24</v>
+        <v>39</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s" s="0">
+        <v>137</v>
+      </c>
+      <c r="B52" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C52" t="s" s="0">
         <v>138</v>
       </c>
-      <c r="B52" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="D52" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E52" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F52" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G52" t="s" s="0">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="H52" t="s" s="0">
-        <v>18</v>
+        <v>79</v>
       </c>
       <c r="I52" t="s" s="0">
-        <v>123</v>
+        <v>19</v>
       </c>
       <c r="J52" t="s" s="0">
         <v>20</v>
       </c>
       <c r="K52" t="s" s="0">
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s" s="0">
+        <v>139</v>
+      </c>
+      <c r="B53" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C53" t="s" s="0">
         <v>140</v>
       </c>
-      <c r="B53" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="D53" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E53" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F53" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G53" t="s" s="0">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="H53" t="s" s="0">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="I53" t="s" s="0">
-        <v>123</v>
+        <v>19</v>
       </c>
       <c r="J53" t="s" s="0">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="K53" t="s" s="0">
         <v>30</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s" s="0">
+        <v>141</v>
+      </c>
+      <c r="B54" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C54" t="s" s="0">
         <v>142</v>
       </c>
-      <c r="B54" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="D54" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E54" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F54" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G54" t="s" s="0">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="H54" t="s" s="0">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="I54" t="s" s="0">
-        <v>123</v>
+        <v>19</v>
       </c>
       <c r="J54" t="s" s="0">
-        <v>124</v>
+        <v>20</v>
       </c>
       <c r="K54" t="s" s="0">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s" s="0">
+        <v>143</v>
+      </c>
+      <c r="B55" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C55" t="s" s="0">
         <v>144</v>
       </c>
-      <c r="B55" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="D55" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E55" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F55" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G55" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H55" t="s" s="0">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="I55" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J55" t="s" s="0">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K55" t="s" s="0">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s" s="0">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B56" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C56" t="s" s="0">
         <v>146</v>
       </c>
       <c r="D56" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E56" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F56" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G56" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H56" t="s" s="0">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="I56" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J56" t="s" s="0">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="K56" t="s" s="0">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s" s="0">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B57" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C57" t="s" s="0">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D57" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E57" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F57" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G57" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H57" t="s" s="0">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="I57" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J57" t="s" s="0">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="K57" t="s" s="0">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s" s="0">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B58" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C58" t="s" s="0">
         <v>149</v>
       </c>
       <c r="D58" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E58" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F58" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G58" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H58" t="s" s="0">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="I58" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J58" t="s" s="0">
-        <v>124</v>
+        <v>25</v>
       </c>
       <c r="K58" t="s" s="0">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s" s="0">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B59" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C59" t="s" s="0">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D59" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E59" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F59" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G59" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H59" t="s" s="0">
         <v>18</v>
       </c>
       <c r="I59" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J59" t="s" s="0">
+        <v>53</v>
+      </c>
+      <c r="K59" t="s" s="0">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s" s="0">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B60" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C60" t="s" s="0">
         <v>152</v>
       </c>
       <c r="D60" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E60" t="s" s="0">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="F60" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G60" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H60" t="s" s="0">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="I60" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J60" t="s" s="0">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K60" t="s" s="0">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s" s="0">
         <v>153</v>
       </c>
       <c r="B61" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C61" t="s" s="0">
         <v>154</v>
       </c>
       <c r="D61" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E61" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F61" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G61" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H61" t="s" s="0">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I61" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J61" t="s" s="0">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K61" t="s" s="0">
-        <v>21</v>
+        <v>26</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s" s="0">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B62" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C62" t="s" s="0">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D62" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E62" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F62" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G62" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H62" t="s" s="0">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="I62" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J62" t="s" s="0">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="K62" t="s" s="0">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s" s="0">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B63" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C63" t="s" s="0">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D63" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E63" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F63" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G63" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H63" t="s" s="0">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="I63" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J63" t="s" s="0">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K63" t="s" s="0">
         <v>30</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s" s="0">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B64" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C64" t="s" s="0">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D64" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E64" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F64" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G64" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H64" t="s" s="0">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="I64" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J64" t="s" s="0">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K64" t="s" s="0">
-        <v>30</v>
+        <v>49</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s" s="0">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B65" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C65" t="s" s="0">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D65" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E65" t="s" s="0">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="F65" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G65" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H65" t="s" s="0">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="I65" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J65" t="s" s="0">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="K65" t="s" s="0">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s" s="0">
         <v>161</v>
       </c>
       <c r="B66" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C66" t="s" s="0">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D66" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E66" t="s" s="0">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="F66" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G66" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H66" t="s" s="0">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="I66" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J66" t="s" s="0">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="K66" t="s" s="0">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s" s="0">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B67" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C67" t="s" s="0">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D67" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E67" t="s" s="0">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="F67" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G67" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H67" t="s" s="0">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="I67" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J67" t="s" s="0">
         <v>20</v>
       </c>
       <c r="K67" t="s" s="0">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s" s="0">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B68" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C68" t="s" s="0">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D68" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E68" t="s" s="0">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="F68" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G68" t="s" s="0">
         <v>17</v>
       </c>
       <c r="H68" t="s" s="0">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="I68" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J68" t="s" s="0">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="K68" t="s" s="0">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s" s="0">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B69" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C69" t="s" s="0">
         <v>168</v>
       </c>
       <c r="D69" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E69" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F69" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G69" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H69" t="s" s="0">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="I69" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J69" t="s" s="0">
-        <v>124</v>
+        <v>25</v>
       </c>
       <c r="K69" t="s" s="0">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s" s="0">
         <v>169</v>
       </c>
       <c r="B70" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C70" t="s" s="0">
         <v>170</v>
       </c>
       <c r="D70" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E70" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F70" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G70" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H70" t="s" s="0">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="I70" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J70" t="s" s="0">
-        <v>124</v>
+        <v>36</v>
       </c>
       <c r="K70" t="s" s="0">
         <v>16</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s" s="0">
+        <v>169</v>
+      </c>
+      <c r="B71" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C71" t="s" s="0">
         <v>171</v>
       </c>
-      <c r="B71" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="D71" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E71" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F71" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G71" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H71" t="s" s="0">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="I71" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J71" t="s" s="0">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="K71" t="s" s="0">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s" s="0">
+        <v>172</v>
+      </c>
+      <c r="B72" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C72" t="s" s="0">
         <v>173</v>
       </c>
-      <c r="B72" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="D72" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E72" t="s" s="0">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F72" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G72" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H72" t="s" s="0">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="I72" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J72" t="s" s="0">
         <v>20</v>
       </c>
       <c r="K72" t="s" s="0">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s" s="0">
+        <v>174</v>
+      </c>
+      <c r="B73" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C73" t="s" s="0">
         <v>175</v>
       </c>
-      <c r="B73" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="D73" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E73" t="s" s="0">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F73" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G73" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H73" t="s" s="0">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="I73" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J73" t="s" s="0">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="K73" t="s" s="0">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s" s="0">
+        <v>176</v>
+      </c>
+      <c r="B74" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C74" t="s" s="0">
         <v>177</v>
       </c>
-      <c r="B74" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="D74" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E74" t="s" s="0">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F74" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G74" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H74" t="s" s="0">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="I74" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J74" t="s" s="0">
         <v>20</v>
       </c>
       <c r="K74" t="s" s="0">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s" s="0">
+        <v>178</v>
+      </c>
+      <c r="B75" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C75" t="s" s="0">
         <v>179</v>
       </c>
-      <c r="B75" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="D75" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E75" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F75" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G75" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H75" t="s" s="0">
-        <v>74</v>
+        <v>24</v>
       </c>
       <c r="I75" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J75" t="s" s="0">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K75" t="s" s="0">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s" s="0">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="B76" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C76" t="s" s="0">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D76" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E76" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F76" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G76" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H76" t="s" s="0">
-        <v>183</v>
+        <v>33</v>
       </c>
       <c r="I76" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J76" t="s" s="0">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="K76" t="s" s="0">
-        <v>21</v>
+        <v>26</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s" s="0">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="B77" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C77" t="s" s="0">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="D77" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E77" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F77" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G77" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H77" t="s" s="0">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="I77" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J77" t="s" s="0">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K77" t="s" s="0">
-        <v>21</v>
+        <v>26</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s" s="0">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="B78" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C78" t="s" s="0">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="D78" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E78" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F78" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G78" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H78" t="s" s="0">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="I78" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J78" t="s" s="0">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K78" t="s" s="0">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s" s="0">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="B79" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C79" t="s" s="0">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="D79" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E79" t="s" s="0">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F79" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G79" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H79" t="s" s="0">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="I79" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J79" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="K79" t="s" s="0">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s" s="0">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="B80" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C80" t="s" s="0">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="D80" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E80" t="s" s="0">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F80" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G80" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H80" t="s" s="0">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="I80" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J80" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="K80" t="s" s="0">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s" s="0">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B81" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C81" t="s" s="0">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="D81" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E81" t="s" s="0">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F81" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G81" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H81" t="s" s="0">
-        <v>183</v>
+        <v>52</v>
       </c>
       <c r="I81" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J81" t="s" s="0">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K81" t="s" s="0">
-        <v>21</v>
+        <v>39</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s" s="0">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="B82" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C82" t="s" s="0">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="D82" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E82" t="s" s="0">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F82" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G82" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H82" t="s" s="0">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="I82" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J82" t="s" s="0">
-        <v>124</v>
+        <v>20</v>
       </c>
       <c r="K82" t="s" s="0">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s" s="0">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="B83" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C83" t="s" s="0">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="D83" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E83" t="s" s="0">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F83" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G83" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H83" t="s" s="0">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="I83" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J83" t="s" s="0">
-        <v>124</v>
+        <v>20</v>
       </c>
       <c r="K83" t="s" s="0">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s" s="0">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B84" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C84" t="s" s="0">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="D84" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E84" t="s" s="0">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F84" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G84" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H84" t="s" s="0">
-        <v>99</v>
+        <v>52</v>
       </c>
       <c r="I84" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J84" t="s" s="0">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="K84" t="s" s="0">
-        <v>100</v>
+        <v>39</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s" s="0">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B85" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C85" t="s" s="0">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="D85" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E85" t="s" s="0">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F85" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G85" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H85" t="s" s="0">
-        <v>202</v>
+        <v>52</v>
       </c>
       <c r="I85" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J85" t="s" s="0">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="K85" t="s" s="0">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s" s="0">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B86" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C86" t="s" s="0">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="D86" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E86" t="s" s="0">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F86" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G86" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H86" t="s" s="0">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="I86" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J86" t="s" s="0">
         <v>20</v>
       </c>
       <c r="K86" t="s" s="0">
-        <v>100</v>
+        <v>39</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s" s="0">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B87" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C87" t="s" s="0">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="D87" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E87" t="s" s="0">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F87" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G87" t="s" s="0">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H87" t="s" s="0">
-        <v>99</v>
+        <v>52</v>
       </c>
       <c r="I87" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J87" t="s" s="0">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="K87" t="s" s="0">
-        <v>24</v>
+        <v>39</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s" s="0">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="B88" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C88" t="s" s="0">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="D88" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E88" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F88" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G88" t="s" s="0">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="H88" t="s" s="0">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="I88" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J88" t="s" s="0">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="K88" t="s" s="0">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s" s="0">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B89" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C89" t="s" s="0">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="D89" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E89" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F89" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G89" t="s" s="0">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="H89" t="s" s="0">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="I89" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J89" t="s" s="0">
-        <v>124</v>
+        <v>36</v>
       </c>
       <c r="K89" t="s" s="0">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s" s="0">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="B90" t="s" s="0">
         <v>12</v>
       </c>
       <c r="C90" t="s" s="0">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="D90" t="s" s="0">
         <v>14</v>
       </c>
       <c r="E90" t="s" s="0">
         <v>15</v>
       </c>
       <c r="F90" t="s" s="0">
         <v>16</v>
       </c>
       <c r="G90" t="s" s="0">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="H90" t="s" s="0">
-        <v>74</v>
+        <v>111</v>
       </c>
       <c r="I90" t="s" s="0">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J90" t="s" s="0">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="K90" t="s" s="0">
-        <v>33</v>
+        <v>114</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s" s="0">
+        <v>208</v>
+      </c>
+      <c r="B91" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C91" t="s" s="0">
+        <v>209</v>
+      </c>
+      <c r="D91" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E91" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F91" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G91" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H91" t="s" s="0">
+        <v>210</v>
+      </c>
+      <c r="I91" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J91" t="s" s="0">
+        <v>48</v>
+      </c>
+      <c r="K91" t="s" s="0">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s" s="0">
+        <v>135</v>
+      </c>
+      <c r="B92" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C92" t="s" s="0">
+        <v>211</v>
+      </c>
+      <c r="D92" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E92" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F92" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G92" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H92" t="s" s="0">
+        <v>79</v>
+      </c>
+      <c r="I92" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J92" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="K92" t="s" s="0">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s" s="0">
+        <v>212</v>
+      </c>
+      <c r="B93" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C93" t="s" s="0">
         <v>213</v>
       </c>
-      <c r="B91" t="s" s="0">
-[...2 lines deleted...]
-      <c r="C91" t="s" s="0">
+      <c r="D93" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E93" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F93" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G93" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H93" t="s" s="0">
+        <v>111</v>
+      </c>
+      <c r="I93" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J93" t="s" s="0">
+        <v>48</v>
+      </c>
+      <c r="K93" t="s" s="0">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s" s="0">
         <v>214</v>
       </c>
-      <c r="D91" t="s" s="0">
-[...17 lines deleted...]
-      <c r="J91" t="s" s="0">
+      <c r="B94" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C94" t="s" s="0">
+        <v>215</v>
+      </c>
+      <c r="D94" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E94" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F94" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G94" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H94" t="s" s="0">
+        <v>79</v>
+      </c>
+      <c r="I94" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J94" t="s" s="0">
         <v>20</v>
       </c>
-      <c r="K91" t="s" s="0">
+      <c r="K94" t="s" s="0">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s" s="0">
+        <v>216</v>
+      </c>
+      <c r="B95" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C95" t="s" s="0">
+        <v>217</v>
+      </c>
+      <c r="D95" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E95" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F95" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G95" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H95" t="s" s="0">
+        <v>61</v>
+      </c>
+      <c r="I95" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J95" t="s" s="0">
+        <v>36</v>
+      </c>
+      <c r="K95" t="s" s="0">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s" s="0">
+        <v>218</v>
+      </c>
+      <c r="B96" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C96" t="s" s="0">
+        <v>219</v>
+      </c>
+      <c r="D96" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E96" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F96" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G96" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H96" t="s" s="0">
+        <v>61</v>
+      </c>
+      <c r="I96" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J96" t="s" s="0">
+        <v>25</v>
+      </c>
+      <c r="K96" t="s" s="0">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s" s="0">
+        <v>220</v>
+      </c>
+      <c r="B97" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C97" t="s" s="0">
+        <v>221</v>
+      </c>
+      <c r="D97" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E97" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F97" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G97" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H97" t="s" s="0">
+        <v>79</v>
+      </c>
+      <c r="I97" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J97" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="K97" t="s" s="0">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s" s="0">
+        <v>222</v>
+      </c>
+      <c r="B98" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C98" t="s" s="0">
+        <v>223</v>
+      </c>
+      <c r="D98" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E98" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F98" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G98" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H98" t="s" s="0">
+        <v>79</v>
+      </c>
+      <c r="I98" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J98" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="K98" t="s" s="0">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s" s="0">
+        <v>224</v>
+      </c>
+      <c r="B99" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C99" t="s" s="0">
+        <v>225</v>
+      </c>
+      <c r="D99" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E99" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F99" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G99" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H99" t="s" s="0">
+        <v>61</v>
+      </c>
+      <c r="I99" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J99" t="s" s="0">
+        <v>36</v>
+      </c>
+      <c r="K99" t="s" s="0">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s" s="0">
+        <v>157</v>
+      </c>
+      <c r="B100" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C100" t="s" s="0">
+        <v>226</v>
+      </c>
+      <c r="D100" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E100" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F100" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G100" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H100" t="s" s="0">
+        <v>79</v>
+      </c>
+      <c r="I100" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J100" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="K100" t="s" s="0">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s" s="0">
+        <v>227</v>
+      </c>
+      <c r="B101" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C101" t="s" s="0">
+        <v>228</v>
+      </c>
+      <c r="D101" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E101" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F101" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G101" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H101" t="s" s="0">
         <v>33</v>
+      </c>
+      <c r="I101" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J101" t="s" s="0">
+        <v>36</v>
+      </c>
+      <c r="K101" t="s" s="0">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s" s="0">
+        <v>229</v>
+      </c>
+      <c r="B102" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C102" t="s" s="0">
+        <v>230</v>
+      </c>
+      <c r="D102" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E102" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F102" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G102" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H102" t="s" s="0">
+        <v>47</v>
+      </c>
+      <c r="I102" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J102" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="K102" t="s" s="0">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s" s="0">
+        <v>231</v>
+      </c>
+      <c r="B103" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C103" t="s" s="0">
+        <v>232</v>
+      </c>
+      <c r="D103" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E103" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F103" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G103" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H103" t="s" s="0">
+        <v>79</v>
+      </c>
+      <c r="I103" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J103" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="K103" t="s" s="0">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s" s="0">
+        <v>233</v>
+      </c>
+      <c r="B104" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C104" t="s" s="0">
+        <v>234</v>
+      </c>
+      <c r="D104" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E104" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F104" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G104" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H104" t="s" s="0">
+        <v>79</v>
+      </c>
+      <c r="I104" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J104" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="K104" t="s" s="0">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s" s="0">
+        <v>235</v>
+      </c>
+      <c r="B105" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C105" t="s" s="0">
+        <v>236</v>
+      </c>
+      <c r="D105" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E105" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F105" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G105" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H105" t="s" s="0">
+        <v>52</v>
+      </c>
+      <c r="I105" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J105" t="s" s="0">
+        <v>53</v>
+      </c>
+      <c r="K105" t="s" s="0">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s" s="0">
+        <v>237</v>
+      </c>
+      <c r="B106" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C106" t="s" s="0">
+        <v>238</v>
+      </c>
+      <c r="D106" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E106" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F106" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G106" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H106" t="s" s="0">
+        <v>239</v>
+      </c>
+      <c r="I106" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J106" t="s" s="0">
+        <v>53</v>
+      </c>
+      <c r="K106" t="s" s="0">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s" s="0">
+        <v>240</v>
+      </c>
+      <c r="B107" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C107" t="s" s="0">
+        <v>241</v>
+      </c>
+      <c r="D107" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E107" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F107" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G107" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H107" t="s" s="0">
+        <v>239</v>
+      </c>
+      <c r="I107" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J107" t="s" s="0">
+        <v>25</v>
+      </c>
+      <c r="K107" t="s" s="0">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s" s="0">
+        <v>218</v>
+      </c>
+      <c r="B108" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C108" t="s" s="0">
+        <v>242</v>
+      </c>
+      <c r="D108" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E108" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F108" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G108" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H108" t="s" s="0">
+        <v>61</v>
+      </c>
+      <c r="I108" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J108" t="s" s="0">
+        <v>25</v>
+      </c>
+      <c r="K108" t="s" s="0">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s" s="0">
+        <v>243</v>
+      </c>
+      <c r="B109" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C109" t="s" s="0">
+        <v>244</v>
+      </c>
+      <c r="D109" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E109" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F109" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G109" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H109" t="s" s="0">
+        <v>79</v>
+      </c>
+      <c r="I109" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J109" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="K109" t="s" s="0">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s" s="0">
+        <v>141</v>
+      </c>
+      <c r="B110" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C110" t="s" s="0">
+        <v>245</v>
+      </c>
+      <c r="D110" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E110" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F110" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G110" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H110" t="s" s="0">
+        <v>79</v>
+      </c>
+      <c r="I110" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J110" t="s" s="0">
+        <v>53</v>
+      </c>
+      <c r="K110" t="s" s="0">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s" s="0">
+        <v>246</v>
+      </c>
+      <c r="B111" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C111" t="s" s="0">
+        <v>247</v>
+      </c>
+      <c r="D111" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E111" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F111" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G111" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H111" t="s" s="0">
+        <v>87</v>
+      </c>
+      <c r="I111" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J111" t="s" s="0">
+        <v>53</v>
+      </c>
+      <c r="K111" t="s" s="0">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s" s="0">
+        <v>218</v>
+      </c>
+      <c r="B112" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C112" t="s" s="0">
+        <v>248</v>
+      </c>
+      <c r="D112" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E112" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F112" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G112" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H112" t="s" s="0">
+        <v>61</v>
+      </c>
+      <c r="I112" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J112" t="s" s="0">
+        <v>25</v>
+      </c>
+      <c r="K112" t="s" s="0">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s" s="0">
+        <v>249</v>
+      </c>
+      <c r="B113" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C113" t="s" s="0">
+        <v>250</v>
+      </c>
+      <c r="D113" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E113" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F113" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G113" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H113" t="s" s="0">
+        <v>132</v>
+      </c>
+      <c r="I113" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J113" t="s" s="0">
+        <v>48</v>
+      </c>
+      <c r="K113" t="s" s="0">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s" s="0">
+        <v>251</v>
+      </c>
+      <c r="B114" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="C114" t="s" s="0">
+        <v>252</v>
+      </c>
+      <c r="D114" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="E114" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="F114" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="G114" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="H114" t="s" s="0">
+        <v>47</v>
+      </c>
+      <c r="I114" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="J114" t="s" s="0">
+        <v>48</v>
+      </c>
+      <c r="K114" t="s" s="0">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>